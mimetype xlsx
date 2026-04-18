--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nama Inspektur</t>
   </si>
   <si>
     <t>Pangkat</t>
   </si>
   <si>
     <t>Nip</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Danu</t>
   </si>
   <si>
     <t>IT Muda</t>
   </si>
   <si>
-    <t>foto_inspektur/2091693324.jpg</t>
+    <t>foto_inspektur/1521354271.jpg</t>
   </si>
   <si>
     <t>Debin</t>
   </si>
   <si>
     <t>Inspektur Tambang Mu</t>
   </si>
   <si>
     <t>foto_inspektur/1887216501.png</t>
   </si>
   <si>
     <t>Ahmad Hidayat, ST</t>
   </si>
   <si>
     <t>foto_inspektur/152010879.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>